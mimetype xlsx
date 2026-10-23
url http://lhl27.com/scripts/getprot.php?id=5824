--- v1 (2026-03-04)
+++ v2 (2026-10-23)
@@ -894,51 +894,51 @@
       </c>
       <c r="M4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="8"/>
       <c r="N5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="O5" s="6">
         <v>64</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>