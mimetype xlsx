--- v0 (2026-03-04)
+++ v1 (2026-10-23)
@@ -111,72 +111,72 @@
   <si>
     <t>06-22</t>
   </si>
   <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
     <t>19-40</t>
   </si>
   <si>
     <t>Вялый Юрий</t>
   </si>
   <si>
     <t>23-48</t>
   </si>
   <si>
     <t>Чирин Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>41-29</t>
   </si>
   <si>
+    <t>Хажинов Роман</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>ПБ</t>
+  </si>
+  <si>
+    <t>45-00</t>
+  </si>
+  <si>
+    <t>Остапенко Дмитрий</t>
+  </si>
+  <si>
+    <t>Черкасов Антон</t>
+  </si>
+  <si>
+    <t>Осипов Андрей</t>
+  </si>
+  <si>
     <t>Матяж Александр</t>
-  </si>
-[...19 lines deleted...]
-    <t>Осипов Андрей</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Сочнев Илья</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>
   <si>
     <t>04-28</t>
   </si>
   <si>
     <t>24-46</t>
   </si>
@@ -1060,181 +1060,181 @@
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K8" s="6">
         <v>90</v>
       </c>
       <c r="L8" s="6">
         <v>0</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J9" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K9" s="6">
         <v>32</v>
       </c>
       <c r="L9" s="6">
         <v>0</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>90</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1850,68 +1850,68 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>30</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
@@ -1958,51 +1958,51 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>73</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>88</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>