--- v0 (2026-03-04)
+++ v1 (2026-10-23)
@@ -114,59 +114,59 @@
   <si>
     <t>12-52</t>
   </si>
   <si>
     <t>Савин Алексей</t>
   </si>
   <si>
     <t>41-12</t>
   </si>
   <si>
     <t>Третьяков Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Вервейко Андрей</t>
   </si>
   <si>
     <t>Буслаев Василий</t>
   </si>
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
+    <t>Григоров Сергей</t>
+  </si>
+  <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>Григоров Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Курдыш Андрей</t>
   </si>
   <si>
     <t>Дроздов Владислав</t>
   </si>
   <si>
     <t>Кирьяк Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Шехматов Сергей</t>
   </si>
   <si>
     <t>Бородин Анатолий</t>
   </si>
   <si>
     <t>Прокошев Павел</t>
   </si>
   <si>
     <t>Главный тренер</t>
@@ -186,57 +186,57 @@
   <si>
     <t>13-19</t>
   </si>
   <si>
     <t>Бекешев Алексей</t>
   </si>
   <si>
     <t>Михалик Игорь</t>
   </si>
   <si>
     <t>Сологубов Максим</t>
   </si>
   <si>
     <t>Носков Алексей</t>
   </si>
   <si>
     <t>Маскалев Алексей</t>
   </si>
   <si>
     <t>Чебуков Максим</t>
   </si>
   <si>
     <t>Митяков Владислав</t>
   </si>
   <si>
+    <t>Кичигин Никита</t>
+  </si>
+  <si>
+    <t>Кочнев Иван</t>
+  </si>
+  <si>
     <t>Петренко Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кочнев Иван</t>
   </si>
   <si>
     <t>Орлов Роман</t>
   </si>
   <si>
     <t>Шушпанов Роман</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Растворцев Евгений</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
@@ -1093,88 +1093,88 @@
       <c r="B10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>57</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1826,105 +1826,105 @@
       <c r="B37" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">