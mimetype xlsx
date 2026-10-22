--- v0 (2025-12-06)
+++ v1 (2026-10-22)
@@ -108,74 +108,74 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>19-25</t>
   </si>
   <si>
     <t>28-47</t>
   </si>
   <si>
     <t>Стеквашов Вячеслав</t>
   </si>
   <si>
     <t>Гроза Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Кромских Леонид</t>
   </si>
   <si>
     <t>Назаратий Руслан</t>
   </si>
   <si>
+    <t>Невмеруха Дмитрий</t>
+  </si>
+  <si>
+    <t>Рикусов Вячеслав</t>
+  </si>
+  <si>
+    <t>Гордеева Дарья</t>
+  </si>
+  <si>
+    <t>Слепухин Александр</t>
+  </si>
+  <si>
+    <t>Чугайков Дмитрий</t>
+  </si>
+  <si>
+    <t>Афанасьев Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Иванов Альберт</t>
   </si>
   <si>
-    <t>Невмеруха Дмитрий</t>
-[...19 lines deleted...]
-  <si>
     <t>Бобков Максим</t>
   </si>
   <si>
     <t>Драголюб Сергей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Васильев Иван</t>
   </si>
   <si>
     <t>Елисеев Иван</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Энергетик»</t>
   </si>
   <si>
     <t>Лымарь Виктор</t>
@@ -198,51 +198,51 @@
   <si>
     <t>Политыкин Александр</t>
   </si>
   <si>
     <t>Якименко Василий</t>
   </si>
   <si>
     <t>Иванов Сергей</t>
   </si>
   <si>
     <t>Ким Василий</t>
   </si>
   <si>
     <t>Черников Николай</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Созыкин Сергей</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
-    <t>Зокожурников Виталий</t>
+    <t>Закожурников Виталий</t>
   </si>
   <si>
     <t>Никлонский Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Коваль Александр</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -935,51 +935,51 @@
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>27</v>
       </c>
       <c r="L5" s="5">
         <v>55</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>5</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>9</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="6"/>
@@ -1056,223 +1056,223 @@
       <c r="B9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>79</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1707,51 +1707,51 @@
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>12</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>13</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>