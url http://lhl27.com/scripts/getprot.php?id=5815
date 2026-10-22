--- v0 (2025-12-09)
+++ v1 (2026-10-22)
@@ -180,51 +180,51 @@
   <si>
     <t>Школьный Алексей</t>
   </si>
   <si>
     <t>Морозов Владимир</t>
   </si>
   <si>
     <t>Иванов Сергей</t>
   </si>
   <si>
     <t>Куракин Григорий</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Ким Василий</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
-    <t>Зокожурников Виталий</t>
+    <t>Закожурников Виталий</t>
   </si>
   <si>
     <t>Никлонский Максим</t>
   </si>
   <si>
     <t>Марченко Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>