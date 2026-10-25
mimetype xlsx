--- v0 (2025-12-08)
+++ v1 (2026-10-25)
@@ -201,57 +201,57 @@
   <si>
     <t>Таланов Виктор</t>
   </si>
   <si>
     <t>26:00</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>32:50</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>36:15</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
+    <t>Садонин Алексей</t>
+  </si>
+  <si>
+    <t>Гуцаева Юлия</t>
+  </si>
+  <si>
     <t>Гостев Владимир</t>
-  </si>
-[...4 lines deleted...]
-    <t>Гуцаева Юлия</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Собадаш Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
 </sst>
 </file>
 
@@ -1355,51 +1355,51 @@
       <c r="B18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
@@ -1670,51 +1670,51 @@
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K30" s="7">
         <v>18</v>
       </c>
       <c r="L30" s="7">
         <v>23</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>52</v>
       </c>
       <c r="O30" s="7">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>1</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>18</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="7">
@@ -1825,115 +1825,115 @@
       <c r="B34" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>82</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>83</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>