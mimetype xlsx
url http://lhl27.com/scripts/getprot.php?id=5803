--- v0 (2025-12-08)
+++ v1 (2026-10-24)
@@ -213,51 +213,51 @@
   <si>
     <t>Грак Дмитрий</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Богодухов Сергей</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Белотелов Виктор</t>
   </si>
   <si>
-    <t>Шиповалов Евгений</t>
+    <t>Шаповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Иваничкин Иван</t>
   </si>
 </sst>
 </file>
 