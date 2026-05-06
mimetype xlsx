--- v0 (2026-03-04)
+++ v1 (2026-05-06)
@@ -940,51 +940,51 @@
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="6">
         <v>99</v>
       </c>
       <c r="L7" s="6">
         <v>18</v>
       </c>
       <c r="M7" s="8">
         <v>30</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="O7" s="6">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>2</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5"/>
       <c r="B8" s="12"/>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5"/>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6">
         <v>-1</v>
       </c>
       <c r="J8" s="6" t="s">