--- v1 (2026-05-25)
+++ v2 (2026-09-23)
@@ -126,63 +126,63 @@
   <si>
     <t>14:38</t>
   </si>
   <si>
     <t>35:54</t>
   </si>
   <si>
     <t>37:54</t>
   </si>
   <si>
     <t>Савченко Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>23:47</t>
   </si>
   <si>
     <t>39:33</t>
   </si>
   <si>
     <t>41:33</t>
   </si>
   <si>
+    <t>Питконовий Андрей</t>
+  </si>
+  <si>
+    <t>42:14</t>
+  </si>
+  <si>
+    <t>44:14</t>
+  </si>
+  <si>
     <t>Карпылев Александр</t>
   </si>
   <si>
     <t>Нп</t>
-  </si>
-[...7 lines deleted...]
-    <t>Питконовий Андрей</t>
   </si>
   <si>
     <t>Бордаковский Александр</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Хомяков Александр</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Кравчук Андрей</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
@@ -1131,144 +1131,144 @@
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>5</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>13</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O9" s="6">
         <v>51</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>13</v>
       </c>
       <c r="R9" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="S9" s="6" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>15</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>23</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1332,78 +1332,78 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>34</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>51</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>55</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -1440,51 +1440,51 @@
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>92</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5"/>
       <c r="B21" s="12"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
@@ -1884,78 +1884,78 @@
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>13</v>
       </c>
       <c r="R33" s="7" t="s">
         <v>67</v>
       </c>
       <c r="S33" s="7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>7</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>9</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>11</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
@@ -2046,78 +2046,78 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>85</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>95</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7"/>
       <c r="B42" s="12"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>