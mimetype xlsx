--- v1 (2026-03-03)
+++ v2 (2026-10-22)
@@ -120,59 +120,59 @@
   <si>
     <t>20-32</t>
   </si>
   <si>
     <t>Третьяков Александр</t>
   </si>
   <si>
     <t>21-34</t>
   </si>
   <si>
     <t>Кириченко Антон</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>34-13</t>
   </si>
   <si>
     <t>Буслаев Василий</t>
   </si>
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
+    <t>Григоров Сергей</t>
+  </si>
+  <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>Григоров Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Курдыш Андрей</t>
   </si>
   <si>
     <t>Дроздов Владислав</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Чижов Сергей</t>
   </si>
   <si>
     <t>Кирьяк Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Степанов Владимир</t>
   </si>
   <si>
     <t>Прокошев Павел</t>
   </si>
   <si>
     <t>Главный тренер</t>
@@ -213,51 +213,51 @@
   <si>
     <t>40-47</t>
   </si>
   <si>
     <t>Якименко Василий</t>
   </si>
   <si>
     <t>Куракин Григорий</t>
   </si>
   <si>
     <t>Орлов Александр</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Ким Василий</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
-    <t>Зокожурников Виталий</t>
+    <t>Закожурников Виталий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
   <si>
     <t>Иваничкин Иван</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1122,88 +1122,88 @@
       <c r="B10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>61</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1756,51 +1756,51 @@
       </c>
       <c r="O32" s="7">
         <v>26</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>30</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>12</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O33" s="7">
         <v>34</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>9</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>13</v>