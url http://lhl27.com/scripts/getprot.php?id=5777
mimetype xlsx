--- v1 (2026-03-05)
+++ v2 (2026-10-24)
@@ -168,108 +168,108 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
     <t>Мележик Максим</t>
   </si>
   <si>
     <t>02-22</t>
   </si>
   <si>
     <t>01-54</t>
   </si>
   <si>
     <t>Бойков Павел</t>
   </si>
   <si>
     <t>12-20</t>
   </si>
   <si>
+    <t>Губкин Егор</t>
+  </si>
+  <si>
+    <t>22-05</t>
+  </si>
+  <si>
+    <t>04-34</t>
+  </si>
+  <si>
+    <t>Медведев Александр</t>
+  </si>
+  <si>
+    <t>33-04</t>
+  </si>
+  <si>
+    <t>26-10</t>
+  </si>
+  <si>
+    <t>Поцилуйко Алексей</t>
+  </si>
+  <si>
+    <t>44-43</t>
+  </si>
+  <si>
+    <t>35-11</t>
+  </si>
+  <si>
+    <t>Ложечник Евгений</t>
+  </si>
+  <si>
+    <t>41-18</t>
+  </si>
+  <si>
+    <t>Старков Кирилл</t>
+  </si>
+  <si>
+    <t>Капитонов Роман</t>
+  </si>
+  <si>
+    <t>Родионов Андрей</t>
+  </si>
+  <si>
+    <t>Сахно Павел</t>
+  </si>
+  <si>
+    <t>Звягинцев Максим</t>
+  </si>
+  <si>
+    <t>Молчанов Сергей</t>
+  </si>
+  <si>
+    <t>Ким Артем</t>
+  </si>
+  <si>
+    <t>Яковцев Константин</t>
+  </si>
+  <si>
     <t>Харченко Михаил</t>
-  </si>
-[...55 lines deleted...]
-    <t>Губкин Егор</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Фиалкин Денис</t>
   </si>
   <si>
     <t>Некрасов Андрей</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Капшук Денис</t>
   </si>
   <si>
     <t>Запевалов Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
@@ -1722,61 +1722,61 @@
         <v>85</v>
       </c>
       <c r="L31" s="7">
         <v>99</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>47</v>
       </c>
       <c r="O31" s="7">
         <v>90</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>33</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K32" s="7">
         <v>99</v>
       </c>
       <c r="L32" s="7">
         <v>89</v>
       </c>
       <c r="M32" s="7">
         <v>84</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="O32" s="7">
         <v>26</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
@@ -1857,221 +1857,221 @@
         <v>95</v>
       </c>
       <c r="L34" s="7">
         <v>99</v>
       </c>
       <c r="M34" s="7">
         <v>36</v>
       </c>
       <c r="N34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="O34" s="7">
         <v>84</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>5</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>60</v>
       </c>
       <c r="O35" s="7">
         <v>16</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>1</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
@@ -2118,51 +2118,51 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>87</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>88</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>