--- v1 (2026-03-05)
+++ v2 (2026-07-27)
@@ -102,54 +102,54 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Туптин Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>5:13</t>
   </si>
   <si>
     <t>34:00</t>
   </si>
   <si>
     <t>Салагубов Иван</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Раденко Михаил</t>
   </si>
   <si>
+    <t>Локтев Дмитрий</t>
+  </si>
+  <si>
     <t>Молофеев Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>Янчевский Владислав</t>
   </si>
   <si>
     <t>Цыбулько Ян</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Семергеев Дмитрий</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
     <t>Катько Андрей</t>
   </si>
   <si>
     <t>Сорокин Алексей</t>
   </si>