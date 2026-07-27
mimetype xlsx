--- v0 (2025-12-07)
+++ v1 (2026-07-27)
@@ -162,60 +162,60 @@
   <si>
     <t>6:26</t>
   </si>
   <si>
     <t>Хрустовский Илья</t>
   </si>
   <si>
     <t>13:59</t>
   </si>
   <si>
     <t>25:38</t>
   </si>
   <si>
     <t>Туезов Владислав</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>20:16</t>
   </si>
   <si>
     <t>37:44</t>
   </si>
   <si>
+    <t>Ольмезов Александр</t>
+  </si>
+  <si>
+    <t>44:23</t>
+  </si>
+  <si>
+    <t>42:05</t>
+  </si>
+  <si>
     <t>Середа Андрей</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ольмезов Александр</t>
   </si>
   <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
     <t>Скачков Александр</t>
   </si>
   <si>
     <t>43:54</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Коршунов Ростислав</t>
   </si>
   <si>
     <t>Лопатин Евгений</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
   <si>
     <t>Соболев Максим</t>
   </si>
@@ -1751,98 +1751,98 @@
       </c>
       <c r="O32" s="7">
         <v>16</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>22</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7">
         <v>-1</v>
       </c>
       <c r="J33" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K33" s="7">
         <v>82</v>
       </c>
       <c r="L33" s="7">
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="O33" s="7">
         <v>96</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>6</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>22</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>50</v>
       </c>
       <c r="O34" s="7">
         <v>71</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>33</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>23</v>