--- v1 (2026-03-04)
+++ v2 (2026-10-23)
@@ -102,72 +102,72 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Давыдов Марк</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>06-03</t>
   </si>
   <si>
     <t>Манилов Александр</t>
   </si>
   <si>
     <t>Башев Владислав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
+    <t>Потихо Дмитрий</t>
+  </si>
+  <si>
     <t>Небрат Денис</t>
   </si>
   <si>
-    <t>Потихо Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Сердюков Никита</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Пышненко Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Смазнов Руслан</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Невада»</t>
   </si>
   <si>
     <t>Попов Сергей</t>
   </si>
   <si>
     <t>16-23</t>
   </si>
   <si>
     <t>Ванифатьев Артем</t>
   </si>
   <si>
     <t>23-14</t>
   </si>
@@ -1001,88 +1001,88 @@
       <c r="B8" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>80</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
@@ -1136,88 +1136,88 @@
       <c r="B13" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>98</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1779,51 +1779,51 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>51</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>81</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>