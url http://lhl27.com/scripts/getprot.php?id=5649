--- v0 (2026-03-03)
+++ v1 (2026-05-06)
@@ -1767,51 +1767,51 @@
         <v>71</v>
       </c>
       <c r="L32" s="7">
         <v>8</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="O32" s="7">
         <v>7</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>60</v>
       </c>
       <c r="K33" s="7">
         <v>8</v>
       </c>
       <c r="L33" s="7">
         <v>55</v>
       </c>
       <c r="M33" s="7">