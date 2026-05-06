--- v0 (2025-12-06)
+++ v1 (2026-05-06)
@@ -120,62 +120,62 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>13:17</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>24:23</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>40:12</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
-    <t>Ковалев Игорь</t>
-[...1 lines deleted...]
-  <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Сулима Никита</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
     <t>Тарасенко Илья</t>
   </si>
   <si>
     <t>35:00</t>
   </si>
   <si>
     <t>5:47</t>
   </si>
   <si>
     <t>Кених Дмитрий</t>
@@ -189,54 +189,54 @@
   <si>
     <t>19:02</t>
   </si>
   <si>
     <t>Кромских Леонид</t>
   </si>
   <si>
     <t>43:15</t>
   </si>
   <si>
     <t>Михайлин Евгений</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Невмеруха Дмитрий</t>
   </si>
   <si>
     <t>Рикусов Вячеслав</t>
   </si>
   <si>
     <t>Кугаевский Михаил</t>
   </si>
   <si>
+    <t>Ковтун Лев</t>
+  </si>
+  <si>
     <t>Кислов Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковтун Лев</t>
   </si>
   <si>
     <t>Слепухин Александр</t>
   </si>
   <si>
     <t>Чугайков Дмитрий</t>
   </si>
   <si>
     <t>Митяков Владислав</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>Азаров Виктор</t>
   </si>
   <si>
     <t>Воронин Дмитрий</t>
   </si>
   <si>
     <t>Драголюб Сергей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
@@ -1103,132 +1103,132 @@
       <c r="B9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
@@ -1884,78 +1884,78 @@
       <c r="B38" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">