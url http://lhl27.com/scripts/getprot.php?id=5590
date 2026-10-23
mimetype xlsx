--- v0 (2025-12-08)
+++ v1 (2026-10-23)
@@ -144,51 +144,51 @@
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Казаченок Руслан</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Белотелов Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Андрейчук Владимир</t>
   </si>
   <si>
-    <t>Шиповалов Евгений</t>
+    <t>Шаповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Садовников Андрей</t>
   </si>
   <si>
     <t>Суханов Михаил</t>
   </si>
   <si>
     <t>Быцура Юрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амурские Леопарды»</t>
   </si>
@@ -216,57 +216,57 @@
   <si>
     <t>29:09</t>
   </si>
   <si>
     <t>Воронков Александр</t>
   </si>
   <si>
     <t>38:05</t>
   </si>
   <si>
     <t>Таланов Виктор</t>
   </si>
   <si>
     <t>41:15</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
+    <t>Садонин Алексей</t>
+  </si>
+  <si>
+    <t>Гуцаева Юлия</t>
+  </si>
+  <si>
     <t>Гостев Владимир</t>
-  </si>
-[...4 lines deleted...]
-    <t>Гуцаева Юлия</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Собадаш Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
@@ -1494,51 +1494,51 @@
       <c r="B24" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
     </row>
     <row r="26" spans="1:19">
@@ -1954,115 +1954,115 @@
       <c r="B38" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>82</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>83</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>