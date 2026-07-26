--- v0 (2026-03-03)
+++ v1 (2026-07-26)
@@ -120,126 +120,126 @@
   <si>
     <t>08:43</t>
   </si>
   <si>
     <t>23:00</t>
   </si>
   <si>
     <t>Мосеев Александр</t>
   </si>
   <si>
     <t>20:19</t>
   </si>
   <si>
     <t>29:59</t>
   </si>
   <si>
     <t>Иванов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>24:17</t>
   </si>
   <si>
+    <t>Боровиков Алексей</t>
+  </si>
+  <si>
+    <t>31:32</t>
+  </si>
+  <si>
+    <t>Кошелев Константин</t>
+  </si>
+  <si>
+    <t>37:45</t>
+  </si>
+  <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>38:37</t>
+  </si>
+  <si>
+    <t>Ким Василий</t>
+  </si>
+  <si>
+    <t>40:54</t>
+  </si>
+  <si>
+    <t>Ломов Артем</t>
+  </si>
+  <si>
+    <t>43:50</t>
+  </si>
+  <si>
+    <t>Курдыш Андрей</t>
+  </si>
+  <si>
+    <t>44:53</t>
+  </si>
+  <si>
+    <t>Кирпота Андрей</t>
+  </si>
+  <si>
+    <t>Зокожурников Виталий</t>
+  </si>
+  <si>
+    <t>Никлонский Максим</t>
+  </si>
+  <si>
+    <t>Бородин Анатолий</t>
+  </si>
+  <si>
     <t>Журавлев Виталий</t>
   </si>
   <si>
-    <t>31:32</t>
-[...49 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Восход»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Дудурич Дмитрий</t>
   </si>
   <si>
     <t>Лупин Владислав</t>
   </si>
   <si>
+    <t>Спивак Иван</t>
+  </si>
+  <si>
     <t>Политыкин Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Спивак Иван</t>
   </si>
   <si>
     <t>Бурмако Илья</t>
   </si>
   <si>
     <t>Люкшина Аполлинария</t>
   </si>
   <si>
     <t>Вибе Алексей</t>
   </si>
   <si>
     <t>Савва Артём</t>
   </si>
   <si>
     <t>Васильев Александр</t>
   </si>
   <si>
     <t>Золтуев Константин</t>
   </si>
   <si>
     <t>Наделяев Александр</t>
   </si>
   <si>
     <t>Махаринец Артем</t>
   </si>
@@ -974,51 +974,51 @@
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>5</v>
       </c>
       <c r="L5" s="5">
         <v>90</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>9</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>8</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="6">
@@ -1114,381 +1114,381 @@
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="6">
         <v>28</v>
       </c>
       <c r="L8" s="6">
         <v>22</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="6">
         <v>34</v>
       </c>
       <c r="L9" s="6">
         <v>0</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="6">
         <v>34</v>
       </c>
       <c r="L10" s="6">
         <v>28</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K11" s="6">
         <v>34</v>
       </c>
       <c r="L11" s="6">
         <v>90</v>
       </c>
       <c r="M11" s="8">
         <v>79</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
+        <v>47</v>
+      </c>
+      <c r="B12" s="12" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6">
         <v>8</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="K12" s="6">
         <v>5</v>
       </c>
       <c r="L12" s="6">
         <v>33</v>
       </c>
       <c r="M12" s="8">
         <v>0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H13" s="6">
         <v>9</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K13" s="6">
         <v>34</v>
       </c>
       <c r="L13" s="6">
         <v>90</v>
       </c>
       <c r="M13" s="8">
         <v>29</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H14" s="6">
         <v>10</v>
       </c>
       <c r="I14" s="6"/>
       <c r="J14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="K14" s="6">
         <v>12</v>
       </c>
       <c r="L14" s="6">
         <v>90</v>
       </c>
       <c r="M14" s="8">
         <v>88</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
@@ -1808,78 +1808,78 @@
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>12</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>17</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
@@ -2186,51 +2186,51 @@
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>75</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7">
         <v>77</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>