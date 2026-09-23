--- v0 (2025-12-09)
+++ v1 (2026-09-23)
@@ -93,54 +93,54 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Салагубов Иван</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>Раденко Михаил</t>
   </si>
   <si>
+    <t>Локтев Дмитрий</t>
+  </si>
+  <si>
     <t>Молофеев Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>Янчевский Владислав</t>
   </si>
   <si>
     <t>Семергеев Дмитрий</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Маслаков Андрей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Катько Андрей</t>
   </si>
   <si>
     <t>Алексеев Алексей</t>
   </si>