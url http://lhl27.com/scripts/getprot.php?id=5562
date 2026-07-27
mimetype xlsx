--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -111,57 +111,57 @@
   <si>
     <t>22-04</t>
   </si>
   <si>
     <t>10-21</t>
   </si>
   <si>
     <t>39-57</t>
   </si>
   <si>
     <t>11-23</t>
   </si>
   <si>
     <t>Дудурич Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Лупин Владислав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Политыкин Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Спивак Иван</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Бурмако Илья</t>
   </si>
   <si>
     <t>Люкшина Аполлинария</t>
   </si>
   <si>
     <t>Васильев Александр</t>
   </si>
   <si>
     <t>Золтуев Константин</t>
   </si>
   <si>
     <t>Наделяев Александр</t>
   </si>
   <si>
     <t>Махаринец Артем</t>
   </si>
   <si>
     <t>Михайлов Владимир</t>
   </si>
   <si>
     <t>Ледов Алексей</t>
   </si>
@@ -1078,78 +1078,78 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>12</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>12</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>17</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1375,51 +1375,51 @@
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>75</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>77</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
@@ -1936,51 +1936,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>98</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7"/>
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>