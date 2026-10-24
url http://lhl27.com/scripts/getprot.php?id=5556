--- v0 (2026-03-04)
+++ v1 (2026-10-24)
@@ -198,51 +198,51 @@
   <si>
     <t>Грак Дмитрий</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Богодухов Сергей</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Беседин Антон</t>
   </si>
   <si>
-    <t>Шиповалов Евгений</t>
+    <t>Шаповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Суханов Михаил</t>
   </si>
   <si>
     <t>Быцура Юрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
@@ -2008,51 +2008,51 @@
       <c r="B43" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">