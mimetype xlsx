--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -132,54 +132,54 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Гроза Александр</t>
   </si>
   <si>
     <t>Кромских Леонид</t>
   </si>
   <si>
     <t>Михайлин Евгений</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Невмеруха Дмитрий</t>
   </si>
   <si>
     <t>Рикусов Вячеслав</t>
   </si>
   <si>
     <t>Кугаевский Михаил</t>
   </si>
   <si>
+    <t>Ковтун Лев</t>
+  </si>
+  <si>
     <t>Кислов Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковтун Лев</t>
   </si>
   <si>
     <t>Слепухин Александр</t>
   </si>
   <si>
     <t>Чугайков Дмитрий</t>
   </si>
   <si>
     <t>Митяков Владислав</t>
   </si>
   <si>
     <t>Фадеев Сергей</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Азаров Виктор</t>
   </si>
   <si>
     <t>Воронин Дмитрий</t>
   </si>
@@ -1266,78 +1266,78 @@
       <c r="B15" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">