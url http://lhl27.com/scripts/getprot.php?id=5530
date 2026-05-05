--- v0 (2025-12-09)
+++ v1 (2026-05-05)
@@ -168,57 +168,57 @@
   <si>
     <t>Абзалов Артур</t>
   </si>
   <si>
     <t>6:05</t>
   </si>
   <si>
     <t>Колегов Алексей</t>
   </si>
   <si>
     <t>14:30</t>
   </si>
   <si>
     <t>Никулин Артем</t>
   </si>
   <si>
     <t>16:40</t>
   </si>
   <si>
     <t>Гарбар Сергей</t>
   </si>
   <si>
     <t>22:40</t>
   </si>
   <si>
+    <t>Головочев Денис</t>
+  </si>
+  <si>
+    <t>25:00</t>
+  </si>
+  <si>
     <t>Лакеев Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Головочев Денис</t>
   </si>
   <si>
     <t>28:00</t>
   </si>
   <si>
     <t>Кора Владислав</t>
   </si>
   <si>
     <t>36:00</t>
   </si>
   <si>
     <t>Лихачев Леонид</t>
   </si>
   <si>
     <t>Ершов Денис</t>
   </si>
   <si>
     <t>Русских Дмитрий</t>
   </si>
   <si>
     <t>Первоухин Дмитрий</t>
   </si>
   <si>
     <t>Менщиков Данила</t>
   </si>