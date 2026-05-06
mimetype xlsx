--- v0 (2025-12-09)
+++ v1 (2026-05-06)
@@ -132,54 +132,54 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Гроза Александр</t>
   </si>
   <si>
     <t>Кромских Леонид</t>
   </si>
   <si>
     <t>Михайлин Евгений</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Невмеруха Дмитрий</t>
   </si>
   <si>
     <t>Рикусов Вячеслав</t>
   </si>
   <si>
     <t>Кугаевский Михаил</t>
   </si>
   <si>
+    <t>Ковтун Лев</t>
+  </si>
+  <si>
     <t>Кислов Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковтун Лев</t>
   </si>
   <si>
     <t>Слепухин Александр</t>
   </si>
   <si>
     <t>Чугайков Дмитрий</t>
   </si>
   <si>
     <t>Митяков Владислав</t>
   </si>
   <si>
     <t>Фадеев Сергей</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Азаров Виктор</t>
   </si>
   <si>
     <t>Воронин Дмитрий</t>
   </si>
@@ -1797,78 +1797,78 @@
       <c r="B40" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">