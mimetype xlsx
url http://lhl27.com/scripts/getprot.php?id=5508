--- v1 (2026-03-05)
+++ v2 (2026-05-05)
@@ -120,60 +120,60 @@
   <si>
     <t>31:04</t>
   </si>
   <si>
     <t>38:19</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>42:27</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Литвинов Вадим</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Чередничёк Кирилл</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Сулима Никита</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс»</t>
   </si>
   <si>
     <t>Одинец Александр</t>
   </si>
@@ -992,51 +992,51 @@
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="6">
         <v>77</v>
       </c>
       <c r="L6" s="6">
         <v>0</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O6" s="6">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>9</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>17</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="6"/>
@@ -1094,132 +1094,132 @@
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">