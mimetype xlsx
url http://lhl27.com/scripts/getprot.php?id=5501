--- v0 (2025-12-07)
+++ v1 (2026-05-08)
@@ -141,60 +141,60 @@
   <si>
     <t>25:42</t>
   </si>
   <si>
     <t>Полсычев Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>36:40</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Мамаенко Даниил</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Чередничёк Кирилл</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Деряев Денис</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амурские Леопарды»</t>
   </si>
   <si>
     <t>Зинатулин Сергей</t>
   </si>
@@ -1046,51 +1046,51 @@
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>42</v>
       </c>
       <c r="L7" s="6">
         <v>91</v>
       </c>
       <c r="M7" s="8">
         <v>17</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="6">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>13</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>14</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="6">
@@ -1241,132 +1241,132 @@
       <c r="B13" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">