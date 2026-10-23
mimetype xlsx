--- v1 (2026-03-04)
+++ v2 (2026-10-23)
@@ -168,93 +168,93 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж»</t>
   </si>
   <si>
     <t>Давыдов Марк</t>
   </si>
   <si>
     <t>7:08</t>
   </si>
   <si>
     <t>Манилов Александр</t>
   </si>
   <si>
     <t>13:10</t>
   </si>
   <si>
     <t>Башев Владислав</t>
   </si>
   <si>
     <t>15:06</t>
   </si>
   <si>
+    <t>Потихо Дмитрий</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>19:23</t>
+  </si>
+  <si>
     <t>Деулин Евгений</t>
   </si>
   <si>
-    <t>+1</t>
-[...2 lines deleted...]
-    <t>19:23</t>
+    <t>30:40</t>
   </si>
   <si>
     <t>Небрат Денис</t>
   </si>
   <si>
-    <t>30:40</t>
-[...4 lines deleted...]
-  <si>
     <t>36:26</t>
   </si>
   <si>
     <t>Юн Михаил</t>
   </si>
   <si>
     <t>42:40</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Сердюков Никита</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
     <t>Пышненко Артем</t>
   </si>
   <si>
     <t>Смазнов Руслан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Смирнов Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Филиппенко Александр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1107,51 +1107,51 @@
       <c r="B10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
@@ -1699,137 +1699,137 @@
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K32" s="7">
         <v>17</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>51</v>
       </c>
       <c r="J33" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K33" s="7">
         <v>84</v>
       </c>
       <c r="L33" s="7">
         <v>59</v>
       </c>
       <c r="M33" s="7">
         <v>17</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K34" s="7">
         <v>17</v>
       </c>
       <c r="L34" s="7">
         <v>94</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7">
         <v>6</v>
       </c>
       <c r="I35" s="7"/>
       <c r="J35" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K35" s="7">
         <v>15</v>
       </c>
       <c r="L35" s="7">
         <v>44</v>
       </c>
       <c r="M35" s="7">
         <v>0</v>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
@@ -1930,115 +1930,115 @@
       <c r="B39" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>98</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7"/>
       <c r="B43" s="12"/>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>