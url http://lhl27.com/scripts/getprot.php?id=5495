--- v1 (2026-03-05)
+++ v2 (2026-09-22)
@@ -156,54 +156,54 @@
   <si>
     <t>Башук Антон</t>
   </si>
   <si>
     <t>Ерохин Алексей</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Лебедев Евгений</t>
   </si>
   <si>
     <t>Карамышев Николай</t>
   </si>
   <si>
     <t>Шадрин Егор</t>
   </si>
   <si>
     <t>Шадрин Александр</t>
   </si>
   <si>
     <t>Урупа Андрей</t>
   </si>
   <si>
+    <t>Минорский Сергей</t>
+  </si>
+  <si>
     <t>Костин Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Минорский Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Транснефть»</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
   <si>
     <t>Филиппенко Александр</t>
   </si>