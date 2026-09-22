--- v0 (2025-12-07)
+++ v1 (2026-09-22)
@@ -1747,51 +1747,51 @@
       </c>
       <c r="I34" s="7">
         <v>-1</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K34" s="7">
         <v>22</v>
       </c>
       <c r="L34" s="7">
         <v>0</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="7">
         <v>6</v>
       </c>
       <c r="I35" s="7"/>
       <c r="J35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K35" s="7">
         <v>22</v>
       </c>
       <c r="L35" s="7">
         <v>78</v>
       </c>
       <c r="M35" s="7">