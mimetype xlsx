--- v0 (2026-03-03)
+++ v1 (2026-05-06)
@@ -132,63 +132,63 @@
   <si>
     <t>Серецкий Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>19-41</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>20-25</t>
   </si>
   <si>
     <t>Манойленко Данила</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>31-13</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
+    <t>36-38</t>
+  </si>
+  <si>
     <t>Головашов Александр</t>
   </si>
   <si>
-    <t>36-38</t>
+    <t>38-51</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>42-37</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Коровин Константин</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -1143,127 +1143,127 @@
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="6">
         <v>30</v>
       </c>
       <c r="L10" s="6">
         <v>10</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6">
         <v>-1</v>
       </c>
       <c r="J11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="6">
         <v>30</v>
       </c>
       <c r="L11" s="6">
         <v>0</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="H12" s="6">
         <v>8</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="K12" s="6">
         <v>17</v>
       </c>
       <c r="L12" s="6">
         <v>0</v>
       </c>
       <c r="M12" s="8">
         <v>0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="6">
         <v>9</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K13" s="6">
         <v>17</v>
       </c>
       <c r="L13" s="6">
         <v>5</v>
       </c>
       <c r="M13" s="8">