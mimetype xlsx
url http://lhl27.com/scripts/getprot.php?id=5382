--- v1 (2026-03-03)
+++ v2 (2026-05-04)
@@ -114,62 +114,62 @@
   <si>
     <t>07:00</t>
   </si>
   <si>
     <t>Колегов Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>26:20</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>Никулин Артем</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>34:00</t>
   </si>
   <si>
+    <t>Лакеев Дмитрий</t>
+  </si>
+  <si>
+    <t>41:00</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
     <t>Головочев Денис</t>
   </si>
   <si>
-    <t>41:00</t>
-[...7 lines deleted...]
-  <si>
     <t>20:30</t>
   </si>
   <si>
     <t>Кора Владислав</t>
   </si>
   <si>
     <t>24:00</t>
   </si>
   <si>
     <t>Лихачев Леонид</t>
   </si>
   <si>
     <t>Ершов Денис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Русских Дмитрий</t>
   </si>
   <si>
     <t>Первоухин Дмитрий</t>
   </si>
   <si>
     <t>Менщиков Данила</t>
@@ -210,54 +210,54 @@
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
     <t>Куюмчибашев Данил</t>
   </si>
   <si>
     <t>Мандыбура Михаил</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Франчук Михаил</t>
   </si>
   <si>
     <t>Моисеенков Александр</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Шарабарин Иван</t>
   </si>
   <si>
+    <t>Ащеулов Александр</t>
+  </si>
+  <si>
     <t>Ивачев Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Колос Герман</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Феденович Александр</t>
   </si>
   <si>
     <t>Сухоруков Артем</t>
   </si>
   <si>
     <t>Ягодкин Никита</t>
   </si>
   <si>
     <t>Рудаков Максим</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>