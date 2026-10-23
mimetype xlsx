--- v1 (2026-03-03)
+++ v2 (2026-10-23)
@@ -147,102 +147,102 @@
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>43:15</t>
   </si>
   <si>
     <t>Ким Василий</t>
   </si>
   <si>
     <t>44:38</t>
   </si>
   <si>
     <t>Ломов Артем</t>
   </si>
   <si>
     <t>Курдыш Андрей</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
-    <t>Зокожурников Виталий</t>
+    <t>Закожурников Виталий</t>
   </si>
   <si>
     <t>Никлонский Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Восход»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Дудурич Дмитрий</t>
   </si>
   <si>
+    <t>Политыкин Александр</t>
+  </si>
+  <si>
     <t>Спивак Иван</t>
   </si>
   <si>
-    <t>Политыкин Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Бурмако Илья</t>
   </si>
   <si>
     <t>Люкшина Аполлинария</t>
   </si>
   <si>
     <t>Вибе Алексей</t>
   </si>
   <si>
     <t>Савва Артём</t>
   </si>
   <si>
     <t>Золтуев Константин</t>
   </si>
   <si>
     <t>Наделяев Александр</t>
   </si>
   <si>
+    <t>Михайлов Владимир</t>
+  </si>
+  <si>
+    <t>Ледов Алексей</t>
+  </si>
+  <si>
     <t>Шаронин Андрей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ледов Алексей</t>
   </si>
   <si>
     <t>Синёв Алексей</t>
   </si>
   <si>
     <t>Швецов Дмитрий</t>
   </si>
   <si>
     <t>Хавылов Евгений</t>
   </si>
   <si>
     <t>Кван Виталий</t>
   </si>
   <si>
     <t>Котов Олег</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1134,51 +1134,51 @@
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="6">
         <v>90</v>
       </c>
       <c r="L10" s="6">
         <v>22</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>36</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K11" s="6">
         <v>90</v>
       </c>
       <c r="L11" s="6">
         <v>5</v>
       </c>
       <c r="M11" s="8">
@@ -1741,78 +1741,78 @@
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>12</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>17</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
@@ -1947,115 +1947,115 @@
       <c r="B41" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>55</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>65</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>