--- v2 (2026-10-23)
+++ v3 (2026-10-24)
@@ -168,81 +168,81 @@
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Закожурников Виталий</t>
   </si>
   <si>
     <t>Никлонский Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Восход»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Дудурич Дмитрий</t>
   </si>
   <si>
+    <t>Спивак Иван</t>
+  </si>
+  <si>
     <t>Политыкин Александр</t>
   </si>
   <si>
-    <t>Спивак Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Бурмако Илья</t>
   </si>
   <si>
     <t>Люкшина Аполлинария</t>
   </si>
   <si>
     <t>Вибе Алексей</t>
   </si>
   <si>
     <t>Савва Артём</t>
   </si>
   <si>
     <t>Золтуев Константин</t>
   </si>
   <si>
     <t>Наделяев Александр</t>
   </si>
   <si>
     <t>Михайлов Владимир</t>
   </si>
   <si>
+    <t>Шаронин Андрей</t>
+  </si>
+  <si>
     <t>Ледов Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шаронин Андрей</t>
   </si>
   <si>
     <t>Синёв Алексей</t>
   </si>
   <si>
     <t>Швецов Дмитрий</t>
   </si>
   <si>
     <t>Хавылов Евгений</t>
   </si>
   <si>
     <t>Кван Виталий</t>
   </si>
   <si>
     <t>Котов Олег</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1741,78 +1741,78 @@
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>12</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>17</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
@@ -1984,78 +1984,78 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>55</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>55</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>65</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>