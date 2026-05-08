--- v0 (2025-12-11)
+++ v1 (2026-05-08)
@@ -114,114 +114,114 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
     <t>Кукало Анастасия</t>
   </si>
   <si>
     <t>Трунова Наталья</t>
   </si>
   <si>
     <t>Небрат Денис</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Смазнов Руслан</t>
   </si>
   <si>
-    <t>Смирнов Алексей</t>
-[...4 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы»</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>25:00</t>
   </si>
   <si>
     <t>07:00</t>
   </si>
   <si>
     <t>Стасюкевич Константин</t>
   </si>
   <si>
     <t>24:00</t>
   </si>
   <si>
     <t>Губанов Сергей</t>
   </si>
   <si>
     <t>32:00</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Литвинов Вадим</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Целянов Игорь</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Сучков Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Чередничёк Кирилл</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Филиппенко Александр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1135,78 +1135,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>98</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>98</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5"/>
       <c r="B16" s="12"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
@@ -1729,176 +1729,176 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>24</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">