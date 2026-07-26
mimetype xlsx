--- v1 (2026-05-08)
+++ v2 (2026-07-26)
@@ -114,57 +114,57 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
     <t>Кукало Анастасия</t>
   </si>
   <si>
     <t>Трунова Наталья</t>
   </si>
   <si>
     <t>Небрат Денис</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
   </si>
   <si>
+    <t>Смазнов Руслан</t>
+  </si>
+  <si>
     <t>Смирнов Алексей</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Смазнов Руслан</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы»</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>25:00</t>
   </si>
   <si>
     <t>07:00</t>
   </si>
   <si>
     <t>Стасюкевич Константин</t>
   </si>
   <si>
     <t>24:00</t>
   </si>
@@ -1135,78 +1135,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>98</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>98</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5"/>
       <c r="B16" s="12"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
@@ -1729,51 +1729,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>24</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>