--- v0 (2026-03-06)
+++ v1 (2026-05-06)
@@ -192,54 +192,54 @@
   <si>
     <t>Салагубов Иван</t>
   </si>
   <si>
     <t>38-43</t>
   </si>
   <si>
     <t>43-24</t>
   </si>
   <si>
     <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>44-49</t>
   </si>
   <si>
     <t>Раденко Михаил</t>
   </si>
   <si>
     <t>44-56</t>
   </si>
   <si>
     <t>Волошин Глеб</t>
   </si>
   <si>
+    <t>Локтев Дмитрий</t>
+  </si>
+  <si>
     <t>Молофеев Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>Янчевский Владислав</t>
   </si>
   <si>
     <t>Семергеев Дмитрий</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Катько Андрей</t>
   </si>
   <si>
     <t>Гуленок Альберт</t>
   </si>
   <si>
     <t>Алексеев Алексей</t>
   </si>
   <si>
     <t>Субботников Вадим</t>
   </si>
   <si>
     <t>Кучикин Денис</t>
   </si>