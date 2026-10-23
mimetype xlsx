--- v0 (2026-03-04)
+++ v1 (2026-10-23)
@@ -150,129 +150,129 @@
   <si>
     <t>44:58</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ким Василий</t>
   </si>
   <si>
     <t>Ломов Артем</t>
   </si>
   <si>
     <t>Курдыш Андрей</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
-    <t>Зокожурников Виталий</t>
+    <t>Закожурников Виталий</t>
   </si>
   <si>
     <t>Никлонский Максим</t>
   </si>
   <si>
     <t>Бородин Анатолий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Дружба»</t>
   </si>
   <si>
     <t>Максимов Кирилл</t>
   </si>
   <si>
     <t>03:00</t>
   </si>
   <si>
     <t>07:00</t>
   </si>
   <si>
+    <t>Шептун Дмитрий</t>
+  </si>
+  <si>
+    <t>29:00</t>
+  </si>
+  <si>
     <t>Со Максим</t>
   </si>
   <si>
-    <t>29:00</t>
+    <t>41:30</t>
   </si>
   <si>
     <t>Серов Олег</t>
   </si>
   <si>
-    <t>41:30</t>
-[...1 lines deleted...]
-  <si>
     <t>Лазарев Максим</t>
   </si>
   <si>
-    <t>Шептун Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Киселев Алексей</t>
   </si>
   <si>
     <t>Сологубов Максим</t>
   </si>
   <si>
     <t>Носков Алексей</t>
   </si>
   <si>
     <t>Маскалев Алексей</t>
   </si>
   <si>
     <t>Ким Виктор</t>
   </si>
   <si>
+    <t>Резанов Константин</t>
+  </si>
+  <si>
+    <t>Макий Павел</t>
+  </si>
+  <si>
+    <t>Кичигин Никита</t>
+  </si>
+  <si>
+    <t>Переваруха Сергей</t>
+  </si>
+  <si>
+    <t>Гусак Артем</t>
+  </si>
+  <si>
+    <t>Ю Ен</t>
+  </si>
+  <si>
     <t>Петренко Дмитрий</t>
-  </si>
-[...16 lines deleted...]
-    <t>Ю Ен</t>
   </si>
   <si>
     <t>Орлов Роман</t>
   </si>
   <si>
     <t>Муравьев Данил</t>
   </si>
   <si>
     <t>Шушпанов Роман</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
 </sst>
 </file>
 
@@ -1201,51 +1201,51 @@
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
@@ -1712,158 +1712,158 @@
         <v>15</v>
       </c>
       <c r="L30" s="7">
         <v>48</v>
       </c>
       <c r="M30" s="7">
         <v>96</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>52</v>
       </c>
       <c r="O30" s="7">
         <v>81</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>3</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="s">
         <v>54</v>
       </c>
       <c r="O31" s="7">
         <v>69</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>56</v>
       </c>
       <c r="O32" s="7">
         <v>48</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>1</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>23</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
@@ -1971,196 +1971,196 @@
       <c r="B39" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>95</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>