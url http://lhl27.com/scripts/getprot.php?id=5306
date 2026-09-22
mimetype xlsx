--- v2 (2026-05-06)
+++ v3 (2026-09-22)
@@ -1222,51 +1222,51 @@
       <c r="H12" s="6">
         <v>8</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K12" s="6">
         <v>34</v>
       </c>
       <c r="L12" s="6">
         <v>0</v>
       </c>
       <c r="M12" s="8">
         <v>0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>41</v>
       </c>
       <c r="H13" s="6">
         <v>9</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="K13" s="6">
         <v>5</v>
       </c>
       <c r="L13" s="6">
         <v>11</v>
       </c>
       <c r="M13" s="8">