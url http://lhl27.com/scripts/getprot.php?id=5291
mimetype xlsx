--- v1 (2026-03-05)
+++ v2 (2026-04-20)
@@ -216,54 +216,54 @@
   <si>
     <t>Лямин Андрей</t>
   </si>
   <si>
     <t>Ушаков Игорь</t>
   </si>
   <si>
     <t>Писарь Данила</t>
   </si>
   <si>
     <t>Потарев Давид</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Филипчук Виталий</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Яковлев Сергей</t>
   </si>
   <si>
+    <t>Писарь Алексей</t>
+  </si>
+  <si>
     <t>Федоренко Федор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
   <si>
     <t>Повисок Данила</t>
   </si>