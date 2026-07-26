--- v0 (2025-12-07)
+++ v1 (2026-07-26)
@@ -210,57 +210,57 @@
   <si>
     <t>32:00</t>
   </si>
   <si>
     <t>Гаврилов Дмитрий</t>
   </si>
   <si>
     <t>37:00</t>
   </si>
   <si>
     <t>Толочко Михаил</t>
   </si>
   <si>
     <t>-1ПВ</t>
   </si>
   <si>
     <t>41:00</t>
   </si>
   <si>
     <t>Сидоров Дмитрий</t>
   </si>
   <si>
     <t>41:30</t>
   </si>
   <si>
+    <t>Мысин Михаил</t>
+  </si>
+  <si>
+    <t>43:30</t>
+  </si>
+  <si>
     <t>Сурменко Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Мысин Михаил</t>
   </si>
   <si>
     <t>Сидоренко Александр</t>
   </si>
   <si>
     <t>Инкин Александр</t>
   </si>
   <si>
     <t>Сорокин Вячеслав</t>
   </si>
   <si>
     <t>Балянин Дмитрий</t>
   </si>
   <si>
     <t>Федотов Михаил</t>
   </si>
   <si>
     <t>Малашенко Сергей</t>
   </si>
   <si>
     <t>Мезенцев Никита</t>
   </si>
   <si>
     <t>Петраков Евгений</t>
   </si>