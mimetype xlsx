--- v0 (2025-12-08)
+++ v1 (2026-10-24)
@@ -123,123 +123,123 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Внуков Иван</t>
   </si>
   <si>
     <t>Поляков Степан</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Богодухов Сергей</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
+    <t>Андрейчук Владимир</t>
+  </si>
+  <si>
+    <t>Шаповалов Евгений</t>
+  </si>
+  <si>
+    <t>Хоменко Вячеслав</t>
+  </si>
+  <si>
+    <t>Суханов Михаил</t>
+  </si>
+  <si>
+    <t>Быцура Юрий</t>
+  </si>
+  <si>
+    <t>Быцура Алексей</t>
+  </si>
+  <si>
+    <t>Рудукан Дмитрий</t>
+  </si>
+  <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
-    <t>Андрейчук Владимир</t>
-[...19 lines deleted...]
-  <si>
     <t>Чеховский Михаил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Крылья Востока»</t>
   </si>
   <si>
     <t>Салогуб Алексей</t>
   </si>
   <si>
     <t>25:48</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
   <si>
+    <t>Тодоровский Артем</t>
+  </si>
+  <si>
+    <t>22:00</t>
+  </si>
+  <si>
+    <t>Чигиринских Роман</t>
+  </si>
+  <si>
+    <t>44:08</t>
+  </si>
+  <si>
+    <t>Калашников Валерий</t>
+  </si>
+  <si>
+    <t>Иванишко Николай</t>
+  </si>
+  <si>
+    <t>Кривошеев Евгений</t>
+  </si>
+  <si>
+    <t>Реут Андрей</t>
+  </si>
+  <si>
+    <t>Школьный Дмитрий</t>
+  </si>
+  <si>
     <t>Пронкевич Владимир</t>
-  </si>
-[...25 lines deleted...]
-    <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Ланкин Илья</t>
   </si>
   <si>
     <t>Солтус Андрей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Денисов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
@@ -924,51 +924,51 @@
       </c>
       <c r="S4" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5"/>
       <c r="B5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5"/>
       <c r="H5" s="6"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="8"/>
       <c r="N5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="O5" s="6">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>5</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>3</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="6"/>
@@ -1188,240 +1188,240 @@
       <c r="B14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
@@ -1642,266 +1642,266 @@
         <v>9</v>
       </c>
       <c r="L30" s="7">
         <v>8</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O30" s="7">
         <v>91</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>26</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O31" s="7">
         <v>10</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>6</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>53</v>
       </c>
       <c r="O32" s="7">
         <v>10</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>78</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>