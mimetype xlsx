--- v1 (2025-12-07)
+++ v2 (2026-07-27)
@@ -147,57 +147,57 @@
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>42:00</t>
   </si>
   <si>
     <t>Зенков Леонид</t>
   </si>
   <si>
     <t>43:15</t>
   </si>
   <si>
     <t>Лашуня Алексей</t>
   </si>
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
+    <t>Васильев Кирилл</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Митрофанов Федор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Сергодеев Вячеслав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
   <si>
     <t>Александров Марк</t>
   </si>
   <si>
     <t>Дерид Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -1320,78 +1320,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>27</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>27</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>28</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1770,51 +1770,51 @@
       </c>
       <c r="O30" s="7">
         <v>10</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>1</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>60</v>
       </c>
       <c r="K31" s="7">
         <v>30</v>
       </c>
       <c r="L31" s="7">
         <v>10</v>
       </c>
       <c r="M31" s="7">
         <v>5</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="O31" s="7"/>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">