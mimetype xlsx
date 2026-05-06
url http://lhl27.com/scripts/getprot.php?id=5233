--- v0 (2026-03-04)
+++ v1 (2026-05-06)
@@ -141,66 +141,66 @@
   <si>
     <t>Маяков Дмитрий</t>
   </si>
   <si>
     <t>Примаков Тимофей</t>
   </si>
   <si>
     <t>Турчин Василий</t>
   </si>
   <si>
     <t>Малышев Олег</t>
   </si>
   <si>
     <t>Киселев Сергей</t>
   </si>
   <si>
     <t>Киселев Дмитрий</t>
   </si>
   <si>
     <t>Аникин Олег</t>
   </si>
   <si>
     <t>Голик Антон</t>
   </si>
   <si>
+    <t>Глущенко Максим</t>
+  </si>
+  <si>
+    <t>Башловка Александр</t>
+  </si>
+  <si>
+    <t>Ильин Сергей</t>
+  </si>
+  <si>
+    <t>Кузнецов Владислав</t>
+  </si>
+  <si>
+    <t>Рачков Сергей</t>
+  </si>
+  <si>
     <t>Сафонов Виктор</t>
-  </si>
-[...13 lines deleted...]
-    <t>Рачков Сергей</t>
   </si>
   <si>
     <t>Сугоровский Максим</t>
   </si>
   <si>
     <t>Якушкин Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Синергия»</t>
   </si>
   <si>
     <t>Сырко Александр</t>
   </si>
   <si>
     <t>Пляскин Михаил</t>
   </si>
   <si>
     <t>18-14</t>
   </si>
@@ -984,51 +984,51 @@
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="6">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>19</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>7</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="6"/>
@@ -1294,186 +1294,186 @@
       <c r="B17" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">