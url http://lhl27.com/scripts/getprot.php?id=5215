--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -111,60 +111,60 @@
   <si>
     <t>Осипенко Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>10:05</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>11:45</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>16:00</t>
   </si>
   <si>
+    <t>Серецкий Максим</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
     <t>Ямщиков Дмитрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Серецкий Максим</t>
   </si>
   <si>
     <t>26:38</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>38:40</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>40:44</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>