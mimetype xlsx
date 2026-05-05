--- v1 (2026-03-05)
+++ v2 (2026-05-05)
@@ -81,63 +81,63 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Трубачев Дмитрий</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>10-01</t>
+  </si>
+  <si>
+    <t>28-46</t>
+  </si>
+  <si>
     <t>Могилевский Александр</t>
-  </si>
-[...10 lines deleted...]
-    <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>24-02</t>
   </si>
   <si>
     <t>33-01</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>37-07</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Лампадов Данилл</t>
   </si>