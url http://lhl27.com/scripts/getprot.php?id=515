--- v0 (2025-12-09)
+++ v1 (2026-05-09)
@@ -222,54 +222,54 @@
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>35:20</t>
   </si>
   <si>
     <t>37:20</t>
   </si>
   <si>
     <t>Мальцев Виктор</t>
   </si>
   <si>
     <t>42:33</t>
   </si>
   <si>
     <t>44:33</t>
   </si>
   <si>
     <t>Ончуров Вячеслав</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
+    <t>Овечкин Сергей</t>
+  </si>
+  <si>
     <t>Краснопольский Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Овечкин Сергей</t>
   </si>
   <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Золотухин Сергей</t>
   </si>
   <si>
     <t>Румянцев Владимир</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>