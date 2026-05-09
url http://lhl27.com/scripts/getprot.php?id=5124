--- v1 (2026-03-05)
+++ v2 (2026-05-09)
@@ -126,63 +126,63 @@
   <si>
     <t>26:20</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>34:30</t>
   </si>
   <si>
     <t>30:47</t>
   </si>
   <si>
     <t>Козлов Виталий</t>
   </si>
   <si>
     <t>43-20</t>
   </si>
   <si>
     <t>Рикусов Вячеслав</t>
   </si>
   <si>
     <t>43:30</t>
   </si>
   <si>
+    <t>Ковтун Лев</t>
+  </si>
+  <si>
+    <t>43-30</t>
+  </si>
+  <si>
+    <t>Кислов Александр</t>
+  </si>
+  <si>
     <t>Сенякин Владислав</t>
   </si>
   <si>
-    <t>43-30</t>
-[...4 lines deleted...]
-  <si>
     <t>Гордеева Дарья</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковтун Лев</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Елисеев Иван</t>
   </si>
   <si>
     <t>Жариков Валерий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Дружба»</t>
   </si>
   <si>
     <t>Варзин Николай</t>
   </si>
@@ -1022,51 +1022,51 @@
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>51</v>
       </c>
       <c r="L7" s="6">
         <v>0</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="6">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>3</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>25</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="6"/>
@@ -1105,51 +1105,51 @@
         <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6">
         <v>8</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>8</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="O10" s="6">
         <v>8</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
@@ -1175,51 +1175,51 @@
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="O11" s="6">
         <v>8</v>
       </c>
       <c r="P11" s="6">
         <v>20</v>
       </c>
       <c r="Q11" s="6">
         <v>40</v>
       </c>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">