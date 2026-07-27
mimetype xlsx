--- v0 (2025-12-10)
+++ v1 (2026-07-27)
@@ -192,54 +192,54 @@
   <si>
     <t>23:21</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
     <t>30:00</t>
   </si>
   <si>
     <t>Салагубов Иван</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>Хомяков Антон</t>
   </si>
   <si>
     <t>Пронкевич Александр</t>
   </si>
   <si>
     <t>Воронцов Роман</t>
   </si>
   <si>
+    <t>Молофеев Александр</t>
+  </si>
+  <si>
     <t>Толмаченко Всеволод</t>
-  </si>
-[...1 lines deleted...]
-    <t>Молофеев Александр</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Потинцев Сергей</t>
   </si>
   <si>
     <t>Кувеко Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
 </sst>
 </file>
 