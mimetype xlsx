--- v0 (2025-12-08)
+++ v1 (2026-10-24)
@@ -93,81 +93,81 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Погребков Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>10-48</t>
   </si>
   <si>
     <t>07-09</t>
   </si>
   <si>
+    <t>Кугаевский Михаил</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>14-58</t>
+  </si>
+  <si>
+    <t>17-45</t>
+  </si>
+  <si>
     <t>Борисов Сергей</t>
   </si>
   <si>
-    <t>Нп</t>
-[...5 lines deleted...]
-    <t>17-45</t>
+    <t>16-01</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
-    <t>16-01</t>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>38-38</t>
   </si>
   <si>
     <t>Фокин Евгений</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...7 lines deleted...]
-    <t>Кугаевский Михаил</t>
   </si>
   <si>
     <t>39-36</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>44-33</t>
   </si>
   <si>
     <t>Башук Антон</t>
   </si>
   <si>
     <t>Лебедев Евгений</t>
   </si>
   <si>
     <t>Карамышев Николай</t>
   </si>
   <si>
     <t>Шадрин Егор</t>
   </si>
   <si>
     <t>Шадрин Александр</t>
   </si>
@@ -954,182 +954,182 @@
         <v>51</v>
       </c>
       <c r="L5" s="5">
         <v>0</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
         <v>87</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>13</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="6">
         <v>19</v>
       </c>
       <c r="L6" s="6">
         <v>86</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="6">
         <v>7</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>2</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>87</v>
       </c>
       <c r="L7" s="6">
         <v>15</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="6" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="K8" s="6">
         <v>19</v>
       </c>
       <c r="L8" s="6">
         <v>51</v>
       </c>
       <c r="M8" s="8">
         <v>87</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
+        <v>20</v>
+      </c>
+      <c r="B9" s="12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="6">
         <v>85</v>
       </c>
       <c r="L9" s="6">
         <v>91</v>
       </c>
       <c r="M9" s="8">
         <v>47</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
@@ -1628,51 +1628,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K30" s="7">
         <v>7</v>
       </c>
       <c r="L30" s="7">
         <v>47</v>
       </c>
       <c r="M30" s="7">
         <v>18</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O30" s="7">
         <v>72</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>