--- v0 (2025-12-11)
+++ v1 (2026-05-06)
@@ -117,57 +117,57 @@
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Полсычев Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Пожиленков Олег</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Костанецкий Игорь</t>
   </si>
   <si>
     <t>Камынин Никита</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Борченко Максим</t>
   </si>
   <si>
     <t>Сучков Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Сулима Никита</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>18:45</t>
   </si>
   <si>
     <t>10:16</t>
   </si>
   <si>
     <t>Тарасенко Илья</t>
   </si>
@@ -932,51 +932,51 @@
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>27</v>
       </c>
       <c r="L5" s="5">
         <v>25</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P5" s="6">
         <v>4</v>
       </c>
       <c r="Q5" s="6">
         <v>13</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>11</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="6"/>
@@ -1107,105 +1107,105 @@
       <c r="B11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">