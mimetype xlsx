--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -192,72 +192,72 @@
   <si>
     <t>43:08</t>
   </si>
   <si>
     <t>8:40</t>
   </si>
   <si>
     <t>Стасюкевич Константин</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>13:10</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Иванов Игорь</t>
   </si>
   <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Кривых Михаил</t>
+  </si>
+  <si>
+    <t>Меньшов Константин</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
+  </si>
+  <si>
+    <t>Коротаев Степан</t>
+  </si>
+  <si>
     <t>Павлечко Тимофей</t>
-  </si>
-[...16 lines deleted...]
-    <t>Коротаев Степан</t>
   </si>
   <si>
     <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
   <si>
     <t>Чанчиков Евгений</t>
   </si>
@@ -1827,51 +1827,51 @@
       <c r="B35" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
@@ -1962,88 +1962,88 @@
       <c r="B40" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>77</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>