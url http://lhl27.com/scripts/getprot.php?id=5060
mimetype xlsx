--- v0 (2025-12-07)
+++ v1 (2026-10-24)
@@ -195,57 +195,57 @@
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>32:10</t>
   </si>
   <si>
     <t>25:08</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>14:42</t>
   </si>
   <si>
     <t>28:53</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>30:30</t>
   </si>
   <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
+    <t>37:03</t>
+  </si>
+  <si>
     <t>Хитров Владислав</t>
-  </si>
-[...4 lines deleted...]
-    <t>Колбин Валерий</t>
   </si>
   <si>
     <t>40:26</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Коровин Константин</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1627,51 +1627,51 @@
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>46</v>
       </c>
       <c r="K30" s="7">
         <v>9</v>
       </c>
       <c r="L30" s="7">
         <v>78</v>
       </c>
       <c r="M30" s="7">
         <v>47</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="O30" s="7">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>1</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="7">
@@ -1812,86 +1812,86 @@
         <v>34</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="O34" s="7">
         <v>5</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>7</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>60</v>
       </c>
       <c r="O35" s="7">
         <v>87</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>19</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7" t="s">
         <v>62</v>
       </c>
       <c r="O36" s="7">
         <v>87</v>
       </c>
       <c r="P36" s="7">
         <v>2</v>